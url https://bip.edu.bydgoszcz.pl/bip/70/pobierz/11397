--- v0 (2025-10-09)
+++ v1 (2026-09-17)
@@ -1,801 +1,4265 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="6614CD27" w14:textId="77777777" w:rsidR="00BF0CEE" w:rsidRDefault="00BF0CEE" w:rsidP="00AC1DEF">
-      <w:pPr>
+    <w:p w14:paraId="722D4755" w14:textId="489C5BFE" w:rsidR="00D9039C" w:rsidRPr="00D22442" w:rsidRDefault="007A3445" w:rsidP="00487D2B">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D22442">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>6.17. REGULAMIN UŻYWANIA TELEFONÓW KOMÓRKOWYCH</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D22442">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>I INNYCH URZĄDZEŃ ELEKTRONICZNYCH</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D22442">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">W SZKOLE PODSTAWOWEJ NR 41 </w:t>
+      </w:r>
+      <w:r w:rsidR="00313423" w:rsidRPr="00D22442">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">IM. ROMUALDA TRAUGUTTA Z ODDZIAŁAMI SPORTOWYMI </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D22442">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>W BYDGOSZCZY</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D22442">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00D22442">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EA44770" w14:textId="18662232" w:rsidR="00487D2B" w:rsidRPr="00D22442" w:rsidRDefault="00000000" w:rsidP="00487D2B">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D22442">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
-[...1 lines deleted...]
-      </w:pPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">§ 1. Podstawa prawna </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6099860E" w14:textId="6286BD30" w:rsidR="009F27FD" w:rsidRDefault="00166300" w:rsidP="00166300">
+    <w:p w14:paraId="40461250" w14:textId="77777777" w:rsidR="00487D2B" w:rsidRPr="00D22442" w:rsidRDefault="00000000" w:rsidP="00487D2B">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D22442">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Podstawa prawna:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60CE44FB" w14:textId="77777777" w:rsidR="00487D2B" w:rsidRPr="00D22442" w:rsidRDefault="00000000" w:rsidP="00487D2B">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D22442">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>ustawa z dnia 14 grudnia 2016 r. – Prawo oświatowe, w szczególności art. 98a–98d dodane ustawą z dnia 3 lipca 2026 r. o zmianie ustawy – Prawo oświatowe (zakaz korzystania z telefonów w przedszkolach i szkołach podstawowych),</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="039DBD7C" w14:textId="77777777" w:rsidR="00487D2B" w:rsidRPr="00D22442" w:rsidRDefault="00000000" w:rsidP="00487D2B">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D22442">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>ustawa z dnia 14 grudnia 2016 r. – Prawo oświatowe art. 98 ust. 1 pkt 19 (kary statutowe), art. 98 ust. 1 pkt 17a, art. 99 (uchylenie pkt 4),</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38FDE75A" w14:textId="77777777" w:rsidR="00487D2B" w:rsidRPr="00D22442" w:rsidRDefault="00000000" w:rsidP="00487D2B">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D22442">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>ustawa z dnia 23 kwietnia 1964 r. Kodeks cywilny – odpowiedzialność za przechowywane mienie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42CDCB99" w14:textId="77777777" w:rsidR="00487D2B" w:rsidRPr="00D22442" w:rsidRDefault="00000000" w:rsidP="00487D2B">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D22442">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Rozporządzenie Parlamentu Europejskiego i Rady (UE) 2016/679 RODO, ustawa o prawie autorskim i prawach pokrewnych art. 81 (wizerunek).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29356B82" w14:textId="0D136348" w:rsidR="00D9039C" w:rsidRPr="00D22442" w:rsidRDefault="00000000" w:rsidP="003026DC">
       <w:pPr>
         <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D22442">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00F40678">
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">§ 2. Definicje i </w:t>
+      </w:r>
+      <w:r w:rsidR="003026DC" w:rsidRPr="00D22442">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
-[...17 lines deleted...]
-        <w:t>W BYDGOSZCZY</w:t>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>przedmiot zakazu</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C78D752" w14:textId="77777777" w:rsidR="00BF0CEE" w:rsidRPr="00F40678" w:rsidRDefault="00BF0CEE" w:rsidP="00166300">
-[...19 lines deleted...]
-        <w:t>1</w:t>
+    <w:p w14:paraId="744D426E" w14:textId="1CE2A8BC" w:rsidR="00487D2B" w:rsidRPr="00D22442" w:rsidRDefault="00000000" w:rsidP="00487D2B">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D22442">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Przez telefon komórkowy i inne urządzenie elektroniczne umożliwiające porozumiewanie się na odległość </w:t>
       </w:r>
-      <w:r w:rsidR="00F47116">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+      <w:r w:rsidR="00430C97">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">albo </w:t>
       </w:r>
-      <w:r w:rsidR="00274C45">
-        <w:t xml:space="preserve">Uczniowie </w:t>
+      <w:r w:rsidRPr="00D22442">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rejestrowanie obrazu lub dźwięku rozumie się w szczególności: telefon komórkowy, smartfon, smartwatch z funkcją łączności, tablet, laptop, odtwarzacz, słuchawki z funkcją łączności, okulary </w:t>
       </w:r>
-      <w:r w:rsidR="00000D93">
-        <w:t xml:space="preserve">przynoszą do </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D22442">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>smart</w:t>
       </w:r>
-      <w:r w:rsidR="00274C45">
-[...308 lines deleted...]
-      <w:r w:rsidR="002B71FA">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D22442">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="0026760E" w:rsidRPr="0095526B" w:rsidSect="009F27FD">
-[...3 lines deleted...]
-      <w:cols w:space="708"/>
+    <w:p w14:paraId="51102F81" w14:textId="77777777" w:rsidR="00487D2B" w:rsidRPr="00D22442" w:rsidRDefault="00000000" w:rsidP="00487D2B">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D22442">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Zakaz dotyczy uczniów S</w:t>
+      </w:r>
+      <w:r w:rsidR="00487D2B" w:rsidRPr="00D22442">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">P </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D22442">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>nr 41 podczas pobytu na terenie szkoły w związku z realizacją zajęć dydaktycznych, wychowawczych i opiekuńczych oraz podczas zajęć edukacyjnych organizowanych poza terenem szkoły</w:t>
+      </w:r>
+      <w:r w:rsidR="00487D2B" w:rsidRPr="00D22442">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, w tym wyjścia poza teren szkoły </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D22442">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>w ramach lekcji).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2554BF7D" w14:textId="77777777" w:rsidR="00487D2B" w:rsidRPr="00D22442" w:rsidRDefault="00000000" w:rsidP="00487D2B">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D22442">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Zakaz nie dotyczy pracowników szkoły, rodziców i osób trzecich przebywających na terenie szkoły, z zastrzeżeniem § 6 (zakaz nagrywania).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="016A35DE" w14:textId="47D3D9BB" w:rsidR="00D9039C" w:rsidRPr="00D22442" w:rsidRDefault="00000000" w:rsidP="00487D2B">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D22442">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Zakaz nie dotyczy korzystania z infrastruktury szkoły (np. boiska) po zakończeniu zajęć dydaktyczno-wychowawczych przez mieszkańców, w tym uczniów, jako członków społeczności lokalnej.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39DC8B93" w14:textId="77777777" w:rsidR="00487D2B" w:rsidRPr="00D22442" w:rsidRDefault="00487D2B" w:rsidP="00487D2B">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55688EE4" w14:textId="77777777" w:rsidR="00487D2B" w:rsidRDefault="00487D2B" w:rsidP="00487D2B">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61AC5A7A" w14:textId="77777777" w:rsidR="00481CB0" w:rsidRDefault="00481CB0" w:rsidP="00487D2B">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2ADF474C" w14:textId="77777777" w:rsidR="00481CB0" w:rsidRDefault="00481CB0" w:rsidP="00487D2B">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="059A169E" w14:textId="77777777" w:rsidR="00481CB0" w:rsidRPr="00D22442" w:rsidRDefault="00481CB0" w:rsidP="00487D2B">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B0C8800" w14:textId="77777777" w:rsidR="003026DC" w:rsidRPr="00D22442" w:rsidRDefault="003026DC" w:rsidP="00487D2B">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57506032" w14:textId="77777777" w:rsidR="003026DC" w:rsidRPr="00D22442" w:rsidRDefault="003026DC" w:rsidP="00487D2B">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="106F6D14" w14:textId="77777777" w:rsidR="003026DC" w:rsidRPr="00D22442" w:rsidRDefault="00000000" w:rsidP="003026DC">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D22442">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">§ 3. </w:t>
+      </w:r>
+      <w:r w:rsidR="00313423" w:rsidRPr="00D22442">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Postanowienia ogólne</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="664F4246" w14:textId="77777777" w:rsidR="003026DC" w:rsidRPr="00D22442" w:rsidRDefault="00000000" w:rsidP="003026DC">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D22442">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Na terenie Szkoły obowiązuje zakaz korzystania przez uczniów z telefonów komórkowych i urządzeń, o których mowa w § 2 ust. 1, przez cały czas pobytu w szkole, w tym podczas przerw międzylekcyjnych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D2FF076" w14:textId="77777777" w:rsidR="003026DC" w:rsidRPr="00D22442" w:rsidRDefault="00000000" w:rsidP="003026DC">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D22442">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Przez korzystanie rozumie się w szczególności: wykonywanie i odbieranie połączeń, wysyłanie i odczytywanie wiadomości, przeglądanie treści, fotografowanie, nagrywanie, odtwarzanie muzyki, korzystanie z aplikacji, trzymanie urządzenia w ręku, na ławce, w etui na ławce w sposób umożliwiający szybkie użycie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EF0E899" w14:textId="4A461211" w:rsidR="00D9039C" w:rsidRPr="00D22442" w:rsidRDefault="00000000" w:rsidP="003026DC">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D22442">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Uczeń wnosi urządzenie do szkoły na własną odpowiedzialność. Szkoła nie ponosi odpowiedzialności za urządzenie pozostawione poza miejscem przechowywania, o którym mowa w § 5.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="414D6F5C" w14:textId="77777777" w:rsidR="003026DC" w:rsidRPr="00D22442" w:rsidRDefault="003026DC" w:rsidP="003026DC">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72B5A1FC" w14:textId="77777777" w:rsidR="003026DC" w:rsidRPr="00D22442" w:rsidRDefault="00000000" w:rsidP="003026DC">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D22442">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>§ 4. Wyjątki ustawowe od zakazu [art. 98a ust. 2]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C33033F" w14:textId="77777777" w:rsidR="003026DC" w:rsidRPr="00D22442" w:rsidRDefault="00000000" w:rsidP="003026DC">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D22442">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Zakazu nie stosuje się w następujących przypadkach:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48B293E8" w14:textId="05E115FC" w:rsidR="003026DC" w:rsidRPr="00D22442" w:rsidRDefault="00000000" w:rsidP="003026DC">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D22442">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Za zgodą nauczyciela prowadzącego zajęcia – gdy korzystanie z urządzenia służy:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0310FDD7" w14:textId="7504A43A" w:rsidR="003026DC" w:rsidRPr="00D22442" w:rsidRDefault="00000000" w:rsidP="003026DC">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D22442">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">realizacji programu nauczania </w:t>
+      </w:r>
+      <w:r w:rsidR="00430C97">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">na </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D22442">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>danych zaję</w:t>
+      </w:r>
+      <w:r w:rsidR="00430C97">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>ciach</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D22442">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> edukacyjnych,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F83BBB8" w14:textId="77777777" w:rsidR="003026DC" w:rsidRPr="00D22442" w:rsidRDefault="00313423" w:rsidP="003026DC">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D22442">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>sprawdzeniu wiedzy uczniów (np. quiz z wykorzystaniem aplikacji),</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05AE936C" w14:textId="77777777" w:rsidR="003026DC" w:rsidRPr="00D22442" w:rsidRDefault="00313423" w:rsidP="003026DC">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D22442">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>zapewnieniu kontaktu ucznia z rodzicami w sytuacji nagłej (zdarzenie losowe, złe samopoczucie) za zgodą nauczyciela sprawującego opiekę.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61C89B0A" w14:textId="51B59A18" w:rsidR="003026DC" w:rsidRPr="00D22442" w:rsidRDefault="00313423" w:rsidP="003026DC">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D22442">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Za zgodą Dyrektora Szkoły – gdy uczeń ze względu na chorobę (np. cukrzyca – system CGM), niepełnosprawność lub inne szczególne potrzeby wymagające korzystania ze sprzętu specjalistycznego lub aplikacji mobilnej służącej do monitorowania stanu zdrowia musi korzystać z urządzenia. Zgoda wydawana jest na pisemny wniosek rodzica/opiekuna prawnego z zaświadczeniem lekarskim, na dany rok szkolny</w:t>
+      </w:r>
+      <w:r w:rsidR="00430C97">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D22442">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4667A4A5" w14:textId="508D8F8B" w:rsidR="00D9039C" w:rsidRPr="00D22442" w:rsidRDefault="00313423" w:rsidP="003026DC">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D22442">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>W przypadku bezpośredniego zagrożenia dla zdrowia lub życia osób przebywających na terenie szkoły lub uczestniczących w zajęciach poza terenem szkoły, lub dla mienia tych osób lub mienia szkoły (np. konieczność wezwania służb).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1986F896" w14:textId="77777777" w:rsidR="003026DC" w:rsidRPr="00D22442" w:rsidRDefault="003026DC" w:rsidP="003026DC">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6702F4E9" w14:textId="03625D28" w:rsidR="003026DC" w:rsidRPr="00481CB0" w:rsidRDefault="00000000" w:rsidP="00481CB0">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D22442">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>§ 5. Miejsce przechowywania urządzeń – procedura art. 98c Prawa oświatowego</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C397DA0" w14:textId="1ED2DE3C" w:rsidR="003026DC" w:rsidRPr="00D22442" w:rsidRDefault="00000000" w:rsidP="00313423">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D22442">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Dyrektor Szkoły może zorganizować miejsce lub miejsca przechowywania urządzeń, w tym w salach lekcyjnych</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF5AD1">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> jak</w:t>
+      </w:r>
+      <w:r w:rsidR="008A1ADD">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF5AD1">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">np. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D22442">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>zamykana szafka, pudełko depozytowe</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF5AD1">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lub inne </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D22442">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>organizer</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF5AD1">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF5AD1">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17A24CE0" w14:textId="77777777" w:rsidR="003026DC" w:rsidRPr="00D22442" w:rsidRDefault="00000000" w:rsidP="00313423">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D22442">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Organizacja miejsca następuje po uzyskaniu zgody Rady Pedagogicznej i Rady Rodziców oraz po zasięgnięciu opinii Samorządu Uczniowskiego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6721EEB5" w14:textId="21C96002" w:rsidR="003026DC" w:rsidRPr="00D22442" w:rsidRDefault="00000000" w:rsidP="00313423">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D22442">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Szczegółowe zasady odkładania i odbierania urządzeń określa </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF5AD1">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zarządzenie dyrektora szkoły. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C13AFE3" w14:textId="77777777" w:rsidR="003026DC" w:rsidRPr="00D22442" w:rsidRDefault="00000000" w:rsidP="003026DC">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D22442">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Miejsce przechowywania musi zapewniać:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="198E38F1" w14:textId="244CAE07" w:rsidR="00313423" w:rsidRPr="00D22442" w:rsidRDefault="00000000" w:rsidP="003026DC">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D22442">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>bezpieczeństwo – zabezpieczenie przed kradzieżą, uszkodzeniem, dostępem osób nieuprawnionych,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BED0E08" w14:textId="2FA68F54" w:rsidR="00313423" w:rsidRDefault="00000000" w:rsidP="00313423">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D22442">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>ochronę prywatności – zakaz przeglądania zawartości urządzenia przez pracowników i innych uczniów</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF5AD1">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48FBB224" w14:textId="77777777" w:rsidR="00CF5AD1" w:rsidRPr="00D22442" w:rsidRDefault="00CF5AD1" w:rsidP="00CF5AD1">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07A9AD72" w14:textId="29AEE010" w:rsidR="003026DC" w:rsidRPr="00CF5AD1" w:rsidRDefault="00313423" w:rsidP="00CF5AD1">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF5AD1">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Jeżeli takie miejsce zostanie zorganizowane, uczniowie mają obowiązek odłożyć do niego urządzenia na czas pobytu w szkole. Nieprzestrzeganie obowiązku odłożenia traktowane jest jako naruszenie regulaminu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EE8E743" w14:textId="77777777" w:rsidR="00481CB0" w:rsidRPr="00D22442" w:rsidRDefault="00481CB0" w:rsidP="00481CB0">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34E2E0A3" w14:textId="763D209F" w:rsidR="00D9039C" w:rsidRDefault="00000000" w:rsidP="003026DC">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D22442">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Odpowiedzialność za urządzenia złożone w miejscu przechowywania ponosi szkoła na zasadach ogólnych Kodeksu cywilnego (przechowanie). Za urządzenia uszkodzone w wyniku wady urządzenia szkoła nie odpowiada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B5C8A16" w14:textId="77777777" w:rsidR="00481CB0" w:rsidRPr="00D22442" w:rsidRDefault="00481CB0" w:rsidP="00481CB0">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B515510" w14:textId="6593ADF7" w:rsidR="00313423" w:rsidRPr="00D22442" w:rsidRDefault="00000000" w:rsidP="003026DC">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D22442">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">§ 6. </w:t>
+      </w:r>
+      <w:r w:rsidR="003026DC" w:rsidRPr="00D22442">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Zakaz r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D22442">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ejestrowanie obrazu i dźwięku </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AF41F00" w14:textId="57BF4F0D" w:rsidR="00313423" w:rsidRPr="00D22442" w:rsidRDefault="00000000" w:rsidP="00313423">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D22442">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Zakazane jest rejestrowanie dźwięku i obrazu oraz fotografowanie na terenie szkoły</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF5AD1">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FB128A5" w14:textId="77777777" w:rsidR="00313423" w:rsidRPr="00D22442" w:rsidRDefault="00000000" w:rsidP="00313423">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D22442">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Zakaz obowiązuje niezależnie od zakazu korzystania z urządzeń i dotyczy wszystkich osób przebywających na terenie szkoły.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72AA4001" w14:textId="77777777" w:rsidR="00313423" w:rsidRPr="00D22442" w:rsidRDefault="00000000" w:rsidP="00313423">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D22442">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Naruszenie zakazu stanowi ciężkie naruszenie obowiązków ucznia i może skutkować powiadomieniem rodziców, obniżeniem oceny zachowania oraz – w przypadku naruszenia dóbr osobistych, wizerunku, RODO – zawiadomieniem organów ścigania.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="248062F3" w14:textId="2CDE9942" w:rsidR="00D9039C" w:rsidRPr="00D22442" w:rsidRDefault="00000000" w:rsidP="00313423">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D22442">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Szkoła monitoruje teren zgodnie z odrębnym regulaminem monitoringu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F5CD644" w14:textId="77777777" w:rsidR="00313423" w:rsidRPr="00D22442" w:rsidRDefault="00000000" w:rsidP="00313423">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D22442">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>§ 7. Wycieczki szkolne, zajęcia poza szkołą</w:t>
+      </w:r>
+      <w:r w:rsidR="00050285" w:rsidRPr="00D22442">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4755ADF8" w14:textId="77777777" w:rsidR="00313423" w:rsidRPr="00D22442" w:rsidRDefault="00313423" w:rsidP="00313423">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D22442">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Zakaz nie obejmuje wycieczek szkolnych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E1168C2" w14:textId="77777777" w:rsidR="00313423" w:rsidRPr="00D22442" w:rsidRDefault="00000000" w:rsidP="00313423">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D22442">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Warunki korzystania z urządzeń podczas wycieczek określa Statut Szkoły:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B386D02" w14:textId="77777777" w:rsidR="00313423" w:rsidRPr="00D22442" w:rsidRDefault="00000000" w:rsidP="00313423">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D22442">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>uczeń może posiadać telefon w czasie wycieczki,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29D6F882" w14:textId="7D22FE7D" w:rsidR="00481CB0" w:rsidRPr="00481CB0" w:rsidRDefault="00000000" w:rsidP="00481CB0">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D22442">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>kierownik wycieczki może określić przypadki, w których korzystanie jest zakazane (np. podczas zwiedzania muzeum, zajęć edukacyjnych), z uwzględnieniem wyjątków z § 4,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AE57A31" w14:textId="009764CB" w:rsidR="00D9039C" w:rsidRPr="00D22442" w:rsidRDefault="00000000" w:rsidP="00EE6682">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D22442">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Podczas zajęć edukacyjnych organizowanych poza terenem szkoły </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF5AD1">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zakaz </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D22442">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">obowiązuje </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF5AD1">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>j</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D22442">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>ak na terenie szkoły.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F74BBB7" w14:textId="03AC8151" w:rsidR="00EE6682" w:rsidRPr="00D22442" w:rsidRDefault="00000000" w:rsidP="00EE6682">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D22442">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">§ 8. Obowiązki </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE6682" w:rsidRPr="00D22442">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>uczniów, nauczycieli I rodziców</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F1707CE" w14:textId="77777777" w:rsidR="00EE6682" w:rsidRPr="00D22442" w:rsidRDefault="00000000" w:rsidP="00EE6682">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D22442">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Uczeń zobowiązany jest do:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="442E1C0A" w14:textId="77777777" w:rsidR="00EE6682" w:rsidRPr="00D22442" w:rsidRDefault="00000000" w:rsidP="00EE6682">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D22442">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>wyciszenia i schowania urządzenia do plecaka/torby niezwłocznie po wejściu na teren szkoły,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A073155" w14:textId="77777777" w:rsidR="00EE6682" w:rsidRPr="00D22442" w:rsidRDefault="00000000" w:rsidP="00EE6682">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D22442">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>odłożenia urządzenia do miejsca przechowywania, jeżeli zostało zorganizowane,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23723AB6" w14:textId="3578E0FF" w:rsidR="00EE6682" w:rsidRDefault="00000000" w:rsidP="00EE6682">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D22442">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>przestrzegania poleceń nauczyciel</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF5AD1">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D22442">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> w zakresie urządzeń.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EA39E6A" w14:textId="77777777" w:rsidR="00481CB0" w:rsidRPr="00D22442" w:rsidRDefault="00481CB0" w:rsidP="00481CB0">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="100328E3" w14:textId="77777777" w:rsidR="00EE6682" w:rsidRPr="00D22442" w:rsidRDefault="00000000" w:rsidP="00EE6682">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D22442">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nauczyciel ma prawo i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF5AD1">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>obowiązek</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D22442">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FD47325" w14:textId="77777777" w:rsidR="00EE6682" w:rsidRPr="00D22442" w:rsidRDefault="00000000" w:rsidP="00EE6682">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D22442">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>nakazać wyciszenie i schowanie urządzenia,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03CB2843" w14:textId="487B014B" w:rsidR="00481CB0" w:rsidRPr="00E30178" w:rsidRDefault="00000000" w:rsidP="00E30178">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D22442">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>nakazać odłożenie do miejsca przechowywania,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55DC3117" w14:textId="4C195B2A" w:rsidR="00EE6682" w:rsidRDefault="00000000" w:rsidP="00EE6682">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D22442">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">odnotować naruszenie </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE6682" w:rsidRPr="00D22442">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> regulaminu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D22442">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>w dzienniku</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE6682" w:rsidRPr="00D22442">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> w postaci uwagi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B8AF9CE" w14:textId="77777777" w:rsidR="00481CB0" w:rsidRPr="00D22442" w:rsidRDefault="00481CB0" w:rsidP="00481CB0">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19ABAAEA" w14:textId="77777777" w:rsidR="00EE6682" w:rsidRPr="00D22442" w:rsidRDefault="00000000" w:rsidP="00EE6682">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D22442">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Rodzic/opiekun prawny:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C330FF2" w14:textId="77777777" w:rsidR="00EE6682" w:rsidRPr="00D22442" w:rsidRDefault="00000000" w:rsidP="00EE6682">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D22442">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>zapoznaje się z regulaminem,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="747D8568" w14:textId="12069A05" w:rsidR="00EE6682" w:rsidRPr="00D22442" w:rsidRDefault="00EE6682" w:rsidP="00EE6682">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D22442">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>dopilnowuje, że</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF5AD1">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>by</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D22442">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dziecko nie </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF5AD1">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>przynosiło</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D22442">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do szkoły zbędnych, wartościowych urządzeń,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FFA3C82" w14:textId="61F7A4E3" w:rsidR="00D9039C" w:rsidRPr="00D22442" w:rsidRDefault="00000000" w:rsidP="00EE6682">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D22442">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>w sytuacjach nagłych kontaktuje się z dzieckiem przez sekretariat szkoły.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D50EB0F" w14:textId="77777777" w:rsidR="00B0702D" w:rsidRDefault="00000000" w:rsidP="00B0702D">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D22442">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>§ 9. Konsekwencje naruszenia – działania wychowawcze i kary</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="563F5295" w14:textId="77777777" w:rsidR="00B0702D" w:rsidRDefault="00000000" w:rsidP="00B0702D">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B0702D">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Konsekwencje naruszenia regulaminu realizowane są na podstawie kar określonych w Statucie Szkoły.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FC3F406" w14:textId="77777777" w:rsidR="00B0702D" w:rsidRDefault="00000000" w:rsidP="00B0702D">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B0702D">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Szkoła stosuje gradację:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23E705C9" w14:textId="224F5A0E" w:rsidR="00B0702D" w:rsidRPr="00B0702D" w:rsidRDefault="00B0702D" w:rsidP="00B0702D">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B0702D">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>za pierwszym razem – upomnienie ustne, rozmowa wychowawcza, odnotowanie w dzienniku</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE6682" w:rsidRPr="00B0702D">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> w postaci uwagi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B0702D">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>, informacja do wychowawcy</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF5AD1">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2139B799" w14:textId="77777777" w:rsidR="00B0702D" w:rsidRDefault="00000000" w:rsidP="00B0702D">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B0702D">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>za kolejnym razem – uwaga w dzienniku elektronicznym, informacja do rodz</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE6682" w:rsidRPr="00B0702D">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>iców w dzienniku elektronicznym,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B0702D">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE6682" w:rsidRPr="00B0702D">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>poinformowanie wychowawcy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B0702D">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="592C8A03" w14:textId="77777777" w:rsidR="00B0702D" w:rsidRDefault="00000000" w:rsidP="00B0702D">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B0702D">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>przy uporczywym naruszaniu – zastosowanie kary statutowej, wezwanie rodziców na spotkanie z wychowawcą/pedagogiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="270A4D84" w14:textId="50A66829" w:rsidR="00B0702D" w:rsidRDefault="00B0702D" w:rsidP="00B0702D">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B0702D">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Łamanie regulaminu zostaje uwzględnione przy ustalaniu oceny zachowania zgodnie z kryteriami określonymi w Ocenianiu Wewnątrzszkolnym (Statut, R. XXI.VI.3)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oraz </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF5AD1">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">w </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Programie profilaktyczno- wychowawczym. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D1214DA" w14:textId="5F91481C" w:rsidR="00D9039C" w:rsidRPr="000A59F3" w:rsidRDefault="00000000" w:rsidP="000A59F3">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B0702D">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>W przypadku podejrzenia cyberprzemocy, nagrywania bez zgody, szkoła powiadamia rodziców</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF5AD1">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, a </w:t>
+      </w:r>
+      <w:r w:rsidR="000A59F3">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF5AD1">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> przypadkach </w:t>
+      </w:r>
+      <w:r w:rsidR="000A59F3">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">naruszających godność, </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF5AD1">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">odpowiednie instytucje państwowe. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D85CE8B" w14:textId="336ED51B" w:rsidR="003026DC" w:rsidRPr="00D22442" w:rsidRDefault="003026DC">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="003026DC" w:rsidRPr="00D22442" w:rsidSect="00034616">
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:pgSz w:w="12240" w:h="15840"/>
+      <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="72F1CCBE" w14:textId="77777777" w:rsidR="00906D2E" w:rsidRDefault="00906D2E" w:rsidP="00BF0CEE">
+    <w:p w14:paraId="35DDDA09" w14:textId="77777777" w:rsidR="00CC5849" w:rsidRDefault="00CC5849" w:rsidP="00487D2B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="169D7A53" w14:textId="77777777" w:rsidR="00906D2E" w:rsidRDefault="00906D2E" w:rsidP="00BF0CEE">
+    <w:p w14:paraId="43FF4B16" w14:textId="77777777" w:rsidR="00CC5849" w:rsidRDefault="00CC5849" w:rsidP="00487D2B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...3 lines deleted...]
-    <w:family w:val="swiss"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-[...4 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  <w:font w:name="MS Mincho">
+    <w:altName w:val="ＭＳ 明朝"/>
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="54B07E8A" w14:textId="77777777" w:rsidR="00906D2E" w:rsidRDefault="00906D2E" w:rsidP="00BF0CEE">
+    <w:p w14:paraId="1EF27706" w14:textId="77777777" w:rsidR="00CC5849" w:rsidRDefault="00CC5849" w:rsidP="00487D2B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3FF744A0" w14:textId="77777777" w:rsidR="00906D2E" w:rsidRDefault="00906D2E" w:rsidP="00BF0CEE">
+    <w:p w14:paraId="0E14DF88" w14:textId="77777777" w:rsidR="00CC5849" w:rsidRDefault="00CC5849" w:rsidP="00487D2B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="456754D4" w14:textId="2A6AEDE6" w:rsidR="00BF0CEE" w:rsidRDefault="00BF0CEE">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6CCA5763" w14:textId="594A7A04" w:rsidR="00487D2B" w:rsidRPr="002D4A3E" w:rsidRDefault="00487D2B">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
+      <w:rPr>
+        <w:lang w:val="pl-PL"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
-      <w:t>6.17. Regulamin korzystania z telefonów komórkowych oraz innych urządzeń elektronicznych</w:t>
+    <w:r w:rsidRPr="002D4A3E">
+      <w:rPr>
+        <w:lang w:val="pl-PL"/>
+      </w:rPr>
+      <w:t>6.17. Regulamin Używania telefonów komórkowych I innych urz</w:t>
+    </w:r>
+    <w:r w:rsidR="002D4A3E">
+      <w:rPr>
+        <w:lang w:val="pl-PL"/>
+      </w:rPr>
+      <w:t>ą</w:t>
+    </w:r>
+    <w:r w:rsidRPr="002D4A3E">
+      <w:rPr>
+        <w:lang w:val="pl-PL"/>
+      </w:rPr>
+      <w:t xml:space="preserve">dzeń elektronicznych w SP nr 41 im. Romualda Traugutta z Oddziałami Sportowymi w Bydgoszczy </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D3949CB"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="0415000F">
+    <w:nsid w:val="FFFFFF7C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C310EC42"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04150019">
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF7D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E4089024"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%2."/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0415001B">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF7E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FB12693A"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Listanumerowana3"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF7F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="38441652"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Listanumerowana2"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF81"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="171AC3A4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF82"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F3EAFDEC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Listapunktowana3"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF83"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3D1EFFD4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Listapunktowana2"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF88"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D0A62B40"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Listanumerowana"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF89"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="29761A62"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Listapunktowana"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="017C14D0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FAFAFB62"/>
+    <w:lvl w:ilvl="0" w:tplc="468AAF70">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
-      <w:lvlJc w:val="left"/>
-[...7 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="0415000F">
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...7 lines deleted...]
-      <w:numFmt w:val="decimal"/>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...7 lines deleted...]
-      <w:numFmt w:val="decimal"/>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
-      <w:lvlJc w:val="left"/>
-[...7 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="0415000F">
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...7 lines deleted...]
-      <w:numFmt w:val="decimal"/>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="01EC5A2E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="556C8BCA"/>
+    <w:lvl w:ilvl="0" w:tplc="33F6BEA2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0415001B">
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="023F477C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8C9CCB00"/>
+    <w:lvl w:ilvl="0" w:tplc="4B821CF0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="076C7A3C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3C4E03BE"/>
+    <w:lvl w:ilvl="0" w:tplc="0415000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="183709597">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0AD84031"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="023E7D2C"/>
+    <w:lvl w:ilvl="0" w:tplc="A5289016">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0FF142F2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C708215A"/>
+    <w:lvl w:ilvl="0" w:tplc="B0D8BF8A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="11E82CEB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="803C1764"/>
+    <w:lvl w:ilvl="0" w:tplc="04150019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="13537EAE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="74B247F8"/>
+    <w:lvl w:ilvl="0" w:tplc="04150019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="16F5616F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7EC6EFC2"/>
+    <w:lvl w:ilvl="0" w:tplc="0415000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="21143E70"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="77BA9862"/>
+    <w:lvl w:ilvl="0" w:tplc="04150019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="456D3C4A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D0A60C1E"/>
+    <w:lvl w:ilvl="0" w:tplc="0415000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="51AB58D2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E8F0F09C"/>
+    <w:lvl w:ilvl="0" w:tplc="0415000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="54201F11"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="60CE5690"/>
+    <w:lvl w:ilvl="0" w:tplc="0415000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="58B30670"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9B4C62D8"/>
+    <w:lvl w:ilvl="0" w:tplc="0415000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="631E3E6C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="33FE1BE8"/>
+    <w:lvl w:ilvl="0" w:tplc="04150019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6FB95DC2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C0F29A38"/>
+    <w:lvl w:ilvl="0" w:tplc="04150019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6FDA5E90"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F4027D36"/>
+    <w:lvl w:ilvl="0" w:tplc="B86C7572">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="77B81CA6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="21F40F24"/>
+    <w:lvl w:ilvl="0" w:tplc="0415000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="782920F4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="ABC8B466"/>
+    <w:lvl w:ilvl="0" w:tplc="0415000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7BE12C29"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="22268316"/>
+    <w:lvl w:ilvl="0" w:tplc="D660BCF2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7D365BDC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B212C844"/>
+    <w:lvl w:ilvl="0" w:tplc="2196D212">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7FC73A15"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CB0069FE"/>
+    <w:lvl w:ilvl="0" w:tplc="04150019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1341077771">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1494953522">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1046681879">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1498501129">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="15234099">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="2026781592">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="783422077">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="498157863">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1795557136">
     <w:abstractNumId w:val="0"/>
-    <w:lvlOverride w:ilvl="0">
-[...25 lines deleted...]
-    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1324502401">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1216165846">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="724720754">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1794983361">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1675378734">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1320884700">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="165826597">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="2125810702">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="385180467">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="434055087">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1984576270">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1530097576">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1580170145">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1244606145">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="175854068">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="86732874">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1788236625">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1953660745">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="655037741">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="137958153">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="1820221084">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="667485225">
+    <w:abstractNumId w:val="18"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="160"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:defaultTabStop w:val="708"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="pl-PL" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
+  <w:proofState w:spelling="clean"/>
+  <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00166300"/>
-[...38 lines deleted...]
-    <w:rsid w:val="00FE3BC9"/>
+    <w:rsidRoot w:val="00B47730"/>
+    <w:rsid w:val="00015124"/>
+    <w:rsid w:val="00034616"/>
+    <w:rsid w:val="00050285"/>
+    <w:rsid w:val="0006063C"/>
+    <w:rsid w:val="0008451E"/>
+    <w:rsid w:val="000A59F3"/>
+    <w:rsid w:val="0015074B"/>
+    <w:rsid w:val="0019425E"/>
+    <w:rsid w:val="001C17BC"/>
+    <w:rsid w:val="0029639D"/>
+    <w:rsid w:val="002D4A3E"/>
+    <w:rsid w:val="003026DC"/>
+    <w:rsid w:val="00313423"/>
+    <w:rsid w:val="00326F90"/>
+    <w:rsid w:val="003C6BDB"/>
+    <w:rsid w:val="00430C97"/>
+    <w:rsid w:val="00481CB0"/>
+    <w:rsid w:val="00487D2B"/>
+    <w:rsid w:val="00777BB8"/>
+    <w:rsid w:val="007A3445"/>
+    <w:rsid w:val="008A1ADD"/>
+    <w:rsid w:val="00995DC3"/>
+    <w:rsid w:val="009B4507"/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:rsid w:val="00B0702D"/>
+    <w:rsid w:val="00B16E0A"/>
+    <w:rsid w:val="00B47730"/>
+    <w:rsid w:val="00C773D5"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:rsid w:val="00CC5849"/>
+    <w:rsid w:val="00CF5AD1"/>
+    <w:rsid w:val="00D22442"/>
+    <w:rsid w:val="00D9039C"/>
+    <w:rsid w:val="00E30178"/>
+    <w:rsid w:val="00EB2C65"/>
+    <w:rsid w:val="00EE6682"/>
+    <w:rsid w:val="00F03C0D"/>
+    <w:rsid w:val="00F421A4"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rsid w:val="00FE23AC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac/>
+    <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="pl-PL"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="2EB802B8"/>
-  <w15:docId w15:val="{639AD545-7029-4C36-B9FB-3BA50B058CEA}"/>
+  <w14:docId w14:val="2345611F"/>
+  <w14:defaultImageDpi w14:val="300"/>
+  <w15:docId w15:val="{D71E57D5-A5FF-6344-80F2-5F175B644CCA}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1028,59 +4492,50 @@
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -1141,352 +4596,11225 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normalny">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="009F27FD"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nagwek1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:next w:val="Normalny"/>
+    <w:link w:val="Nagwek1Znak"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="480" w:after="0"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nagwek2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:next w:val="Normalny"/>
+    <w:link w:val="Nagwek2Znak"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nagwek3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:next w:val="Normalny"/>
+    <w:link w:val="Nagwek3Znak"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nagwek4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:next w:val="Normalny"/>
+    <w:link w:val="Nagwek4Znak"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nagwek5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:next w:val="Normalny"/>
+    <w:link w:val="Nagwek5Znak"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nagwek6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:next w:val="Normalny"/>
+    <w:link w:val="Nagwek6Znak"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nagwek7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:next w:val="Normalny"/>
+    <w:link w:val="Nagwek7Znak"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nagwek8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:next w:val="Normalny"/>
+    <w:link w:val="Nagwek8Znak"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nagwek9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:next w:val="Normalny"/>
+    <w:link w:val="Nagwek9Znak"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Domylnaczcionkaakapitu">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standardowy">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezlisty">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tekstpodstawowy">
-[...42 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normalny"/>
     <w:link w:val="NagwekZnak"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00BF0CEE"/>
+    <w:rsid w:val="00E618BF"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4536"/>
-        <w:tab w:val="right" w:pos="9072"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NagwekZnak">
     <w:name w:val="Nagłówek Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Nagwek"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00BF0CEE"/>
+    <w:rsid w:val="00E618BF"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Stopka">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normalny"/>
     <w:link w:val="StopkaZnak"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00BF0CEE"/>
+    <w:rsid w:val="00E618BF"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4536"/>
-        <w:tab w:val="right" w:pos="9072"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="StopkaZnak">
     <w:name w:val="Stopka Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Stopka"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00BF0CEE"/>
+    <w:rsid w:val="00E618BF"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Bezodstpw">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek1Znak">
+    <w:name w:val="Nagłówek 1 Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Nagwek1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek2Znak">
+    <w:name w:val="Nagłówek 2 Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Nagwek2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek3Znak">
+    <w:name w:val="Nagłówek 3 Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Nagwek3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tytu">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:next w:val="Normalny"/>
+    <w:link w:val="TytuZnak"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:pBdr>
+      <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="52"/>
+      <w:szCs w:val="52"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TytuZnak">
+    <w:name w:val="Tytuł Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Tytu"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="52"/>
+      <w:szCs w:val="52"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Podtytu">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:next w:val="Normalny"/>
+    <w:link w:val="PodtytuZnak"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PodtytuZnak">
+    <w:name w:val="Podtytuł Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Podtytu"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Akapitzlist">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tekstpodstawowy">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="TekstpodstawowyZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TekstpodstawowyZnak">
+    <w:name w:val="Tekst podstawowy Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Tekstpodstawowy"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AA1D8D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tekstpodstawowy2">
+    <w:name w:val="Body Text 2"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="Tekstpodstawowy2Znak"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Tekstpodstawowy2Znak">
+    <w:name w:val="Tekst podstawowy 2 Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Tekstpodstawowy2"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AA1D8D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tekstpodstawowy3">
+    <w:name w:val="Body Text 3"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="Tekstpodstawowy3Znak"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Tekstpodstawowy3Znak">
+    <w:name w:val="Tekst podstawowy 3 Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Tekstpodstawowy3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lista">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:ind w:left="360" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lista2">
+    <w:name w:val="List 2"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:ind w:left="720" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lista3">
+    <w:name w:val="List 3"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:ind w:left="1080" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Listapunktowana">
+    <w:name w:val="List Bullet"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Listapunktowana2">
+    <w:name w:val="List Bullet 2"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="2"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Listapunktowana3">
+    <w:name w:val="List Bullet 3"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="3"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Listanumerowana">
+    <w:name w:val="List Number"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="5"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Listanumerowana2">
+    <w:name w:val="List Number 2"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="6"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Listanumerowana3">
+    <w:name w:val="List Number 3"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="7"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lista-kontynuacja">
+    <w:name w:val="List Continue"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lista-kontynuacja2">
+    <w:name w:val="List Continue 2"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lista-kontynuacja3">
+    <w:name w:val="List Continue 3"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="1080"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tekstmakra">
+    <w:name w:val="macro"/>
+    <w:link w:val="TekstmakraZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="576"/>
+        <w:tab w:val="left" w:pos="1152"/>
+        <w:tab w:val="left" w:pos="1728"/>
+        <w:tab w:val="left" w:pos="2304"/>
+        <w:tab w:val="left" w:pos="2880"/>
+        <w:tab w:val="left" w:pos="3456"/>
+        <w:tab w:val="left" w:pos="4032"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TekstmakraZnak">
+    <w:name w:val="Tekst makra Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Tekstmakra"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0029639D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Cytat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:next w:val="Normalny"/>
+    <w:link w:val="CytatZnak"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CytatZnak">
+    <w:name w:val="Cytat Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Cytat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek4Znak">
+    <w:name w:val="Nagłówek 4 Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Nagwek4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek5Znak">
+    <w:name w:val="Nagłówek 5 Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Nagwek5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek6Znak">
+    <w:name w:val="Nagłówek 6 Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Nagwek6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek7Znak">
+    <w:name w:val="Nagłówek 7 Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Nagwek7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek8Znak">
+    <w:name w:val="Nagłówek 8 Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Nagwek8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek9Znak">
+    <w:name w:val="Nagłówek 9 Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Nagwek9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Legenda">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:next w:val="Normalny"/>
+    <w:uiPriority w:val="35"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Pogrubienie">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Uwydatnienie">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Cytatintensywny">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:next w:val="Normalny"/>
+    <w:link w:val="CytatintensywnyZnak"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="4" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:pBdr>
+      <w:spacing w:before="200" w:after="280"/>
+      <w:ind w:left="936" w:right="936"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CytatintensywnyZnak">
+    <w:name w:val="Cytat intensywny Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Cytatintensywny"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Wyrnieniedelikatne">
+    <w:name w:val="Subtle Emphasis"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="19"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="808080" w:themeColor="text1" w:themeTint="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Wyrnienieintensywne">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Odwoaniedelikatne">
+    <w:name w:val="Subtle Reference"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="31"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:smallCaps/>
+      <w:color w:val="C0504D" w:themeColor="accent2"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Odwoanieintensywne">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="C0504D" w:themeColor="accent2"/>
+      <w:spacing w:val="5"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Tytuksiki">
+    <w:name w:val="Book Title"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="33"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nagwekspisutreci">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="Nagwek1"/>
+    <w:next w:val="Normalny"/>
+    <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tabela-Siatka">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Jasnecieniowanie">
+    <w:name w:val="Light Shading"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Jasnecieniowanieakcent1">
+    <w:name w:val="Light Shading Accent 1"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Jasnecieniowanieakcent2">
+    <w:name w:val="Light Shading Accent 2"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="943634" w:themeColor="accent2" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Jasnecieniowanieakcent3">
+    <w:name w:val="Light Shading Accent 3"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Jasnecieniowanieakcent4">
+    <w:name w:val="Light Shading Accent 4"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Jasnecieniowanieakcent5">
+    <w:name w:val="Light Shading Accent 5"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="31849B" w:themeColor="accent5" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Jasnecieniowanieakcent6">
+    <w:name w:val="Light Shading Accent 6"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Jasnalista">
+    <w:name w:val="Light List"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Jasnalistaakcent1">
+    <w:name w:val="Light List Accent 1"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Jasnalistaakcent2">
+    <w:name w:val="Light List Accent 2"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Jasnalistaakcent3">
+    <w:name w:val="Light List Accent 3"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Jasnalistaakcent4">
+    <w:name w:val="Light List Accent 4"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Jasnalistaakcent5">
+    <w:name w:val="Light List Accent 5"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Jasnalistaakcent6">
+    <w:name w:val="Light List Accent 6"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Jasnasiatka">
+    <w:name w:val="Light Grid"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Jasnasiatkaakcent1">
+    <w:name w:val="Light Grid Accent 1"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Jasnasiatkaakcent2">
+    <w:name w:val="Light Grid Accent 2"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Jasnasiatkaakcent3">
+    <w:name w:val="Light Grid Accent 3"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Jasnasiatkaakcent4">
+    <w:name w:val="Light Grid Accent 4"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Jasnasiatkaakcent5">
+    <w:name w:val="Light Grid Accent 5"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Jasnasiatkaakcent6">
+    <w:name w:val="Light Grid Accent 6"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="redniecieniowanie1">
+    <w:name w:val="Medium Shading 1"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="redniecieniowanie1akcent1">
+    <w:name w:val="Medium Shading 1 Accent 1"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="redniecieniowanie1akcent2">
+    <w:name w:val="Medium Shading 1 Accent 2"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="redniecieniowanie1akcent3">
+    <w:name w:val="Medium Shading 1 Accent 3"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="redniecieniowanie1akcent4">
+    <w:name w:val="Medium Shading 1 Accent 4"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="redniecieniowanie1akcent5">
+    <w:name w:val="Medium Shading 1 Accent 5"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="redniecieniowanie1akcent6">
+    <w:name w:val="Medium Shading 1 Accent 6"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="redniecieniowanie2">
+    <w:name w:val="Medium Shading 2"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="redniecieniowanie2akcent1">
+    <w:name w:val="Medium Shading 2 Accent 1"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="redniecieniowanie2akcent2">
+    <w:name w:val="Medium Shading 2 Accent 2"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="redniecieniowanie2akcent3">
+    <w:name w:val="Medium Shading 2 Accent 3"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="redniecieniowanie2akcent4">
+    <w:name w:val="Medium Shading 2 Accent 4"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="redniecieniowanie2akcent5">
+    <w:name w:val="Medium Shading 2 Accent 5"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="redniecieniowanie2akcent6">
+    <w:name w:val="Medium Shading 2 Accent 6"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="rednialista1">
+    <w:name w:val="Medium List 1"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="rednialista1akcent1">
+    <w:name w:val="Medium List 1 Accent 1"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="rednialista1akcent2">
+    <w:name w:val="Medium List 1 Accent 2"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="rednialista1akcent3">
+    <w:name w:val="Medium List 1 Accent 3"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="rednialista1akcent4">
+    <w:name w:val="Medium List 1 Accent 4"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="rednialista1akcent5">
+    <w:name w:val="Medium List 1 Accent 5"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="rednialista1akcent6">
+    <w:name w:val="Medium List 1 Accent 6"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="rednialista2">
+    <w:name w:val="Medium List 2"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="rednialista2akcent1">
+    <w:name w:val="Medium List 2 Accent 1"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="rednialista2akcent2">
+    <w:name w:val="Medium List 2 Accent 2"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="rednialista2akcent3">
+    <w:name w:val="Medium List 2 Accent 3"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="rednialista2akcent4">
+    <w:name w:val="Medium List 2 Accent 4"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="rednialista2akcent5">
+    <w:name w:val="Medium List 2 Accent 5"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="rednialista2akcent6">
+    <w:name w:val="Medium List 2 Accent 6"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="redniasiatka1">
+    <w:name w:val="Medium Grid 1"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="redniasiatka1akcent1">
+    <w:name w:val="Medium Grid 1 Accent 1"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="redniasiatka1akcent2">
+    <w:name w:val="Medium Grid 1 Accent 2"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="redniasiatka1akcent3">
+    <w:name w:val="Medium Grid 1 Accent 3"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="redniasiatka1akcent4">
+    <w:name w:val="Medium Grid 1 Accent 4"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="redniasiatka1akcent5">
+    <w:name w:val="Medium Grid 1 Accent 5"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="redniasiatka1akcent6">
+    <w:name w:val="Medium Grid 1 Accent 6"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="redniasiatka2">
+    <w:name w:val="Medium Grid 2"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="redniasiatka2akcent1">
+    <w:name w:val="Medium Grid 2 Accent 1"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="redniasiatka2akcent2">
+    <w:name w:val="Medium Grid 2 Accent 2"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="redniasiatka2akcent3">
+    <w:name w:val="Medium Grid 2 Accent 3"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="redniasiatka2akcent4">
+    <w:name w:val="Medium Grid 2 Accent 4"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="redniasiatka2akcent5">
+    <w:name w:val="Medium Grid 2 Accent 5"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="redniasiatka2akcent6">
+    <w:name w:val="Medium Grid 2 Accent 6"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="redniasiatka3">
+    <w:name w:val="Medium Grid 3"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="redniasiatka3akcent1">
+    <w:name w:val="Medium Grid 3 Accent 1"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="redniasiatka3akcent2">
+    <w:name w:val="Medium Grid 3 Accent 2"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="redniasiatka3akcent3">
+    <w:name w:val="Medium Grid 3 Accent 3"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="redniasiatka3akcent4">
+    <w:name w:val="Medium Grid 3 Accent 4"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="redniasiatka3akcent5">
+    <w:name w:val="Medium Grid 3 Accent 5"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="redniasiatka3akcent6">
+    <w:name w:val="Medium Grid 3 Accent 6"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Ciemnalista">
+    <w:name w:val="Dark List"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Ciemnalista2akcent1">
+    <w:name w:val="Dark List Accent 1"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="243F60" w:themeFill="accent1" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Ciemnalistaakcent2">
+    <w:name w:val="Dark List Accent 2"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="622423" w:themeFill="accent2" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Ciemnalistaakcent3">
+    <w:name w:val="Dark List Accent 3"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4E6128" w:themeFill="accent3" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Ciemnalistaakcent4">
+    <w:name w:val="Dark List Accent 4"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="3F3151" w:themeFill="accent4" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Ciemnalistaakcent5">
+    <w:name w:val="Dark List Accent 5"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="205867" w:themeFill="accent5" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Ciemnalistaakcent6">
+    <w:name w:val="Dark List Accent 6"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="974706" w:themeFill="accent6" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Kolorowecieniowanie">
+    <w:name w:val="Colorful Shading"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Kolorowecieniowanieakcent1">
+    <w:name w:val="Colorful Shading Accent 1"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2C4C74" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="2C4C74" w:themeColor="accent1" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2C4C74" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2C4C74" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Kolorowecieniowanieakcent2">
+    <w:name w:val="Colorful Shading Accent 2"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="772C2A" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="772C2A" w:themeColor="accent2" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="772C2A" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="772C2A" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Kolorowecieniowanieakcent3">
+    <w:name w:val="Colorful Shading Accent 3"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5E7530" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="5E7530" w:themeColor="accent3" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5E7530" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5E7530" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Kolorowecieniowanieakcent4">
+    <w:name w:val="Colorful Shading Accent 4"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4C3B62" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="4C3B62" w:themeColor="accent4" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4C3B62" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4C3B62" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Kolorowecieniowanieakcent5">
+    <w:name w:val="Colorful Shading Accent 5"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="276A7C" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="276A7C" w:themeColor="accent5" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="276A7C" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="276A7C" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Kolorowecieniowanieakcent6">
+    <w:name w:val="Colorful Shading Accent 6"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B65608" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B65608" w:themeColor="accent6" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B65608" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B65608" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Kolorowalista">
+    <w:name w:val="Colorful List"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="9E3A38" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Kolorowalistaakcent1">
+    <w:name w:val="Colorful List Accent 1"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="9E3A38" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Kolorowalistaakcent2">
+    <w:name w:val="Colorful List Accent 2"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="9E3A38" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Kolorowalistaakcent3">
+    <w:name w:val="Colorful List Accent 3"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="664E82" w:themeFill="accent4" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="664E82" w:themeColor="accent4" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Kolorowalistaakcent4">
+    <w:name w:val="Colorful List Accent 4"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="7E9C40" w:themeFill="accent3" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="7E9C40" w:themeColor="accent3" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Kolorowalistaakcent5">
+    <w:name w:val="Colorful List Accent 5"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2730A" w:themeFill="accent6" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="F2730A" w:themeColor="accent6" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Kolorowalistaakcent6">
+    <w:name w:val="Colorful List Accent 6"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="348DA5" w:themeFill="accent5" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="348DA5" w:themeColor="accent5" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Kolorowasiatka">
+    <w:name w:val="Colorful Grid"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Kolorowasiatkaakcent1">
+    <w:name w:val="Colorful Grid Accent 1"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Kolorowasiatkaakcent2">
+    <w:name w:val="Colorful Grid Accent 2"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Kolorowasiatkaakcent3">
+    <w:name w:val="Colorful Grid Accent 3"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Kolorowasiatkaakcent4">
+    <w:name w:val="Colorful Grid Accent 4"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Kolorowasiatkaakcent5">
+    <w:name w:val="Colorful Grid Accent 5"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Kolorowasiatkaakcent6">
+    <w:name w:val="Colorful Grid Accent 6"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Poprawka">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001C17BC"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...15 lines deleted...]
-  <w:optimizeForBrowser/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Pakiet Office">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Pakiet Office">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Pakiet Office">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-[...5 lines deleted...]
-                <a:shade val="93000"/>
+                <a:tint val="100000"/>
+                <a:shade val="100000"/>
                 <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr">
               <a:shade val="95000"/>
               <a:satMod val="105000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
@@ -1564,79 +15892,144 @@
             <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
           </a:path>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:spDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="3">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </a:style>
+    </a:spDef>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF278816-EC6F-A645-907D-7F25AECB1D4A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>1974</Characters>
+  <Pages>4</Pages>
+  <Words>1039</Words>
+  <Characters>6235</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>16</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>51</Lines>
+  <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
+  <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2299</CharactersWithSpaces>
+  <CharactersWithSpaces>7260</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>IWONA</dc:creator>
+  <dc:creator>python-docx</dc:creator>
   <cp:keywords/>
-  <dc:description/>
+  <dc:description>generated by python-docx</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
 </cp:coreProperties>
 </file>